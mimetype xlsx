--- v1 (2026-03-12)
+++ v2 (2026-07-27)
@@ -87,51 +87,51 @@
   <si>
     <t>Bintan</t>
   </si>
   <si>
     <t>RENDAH</t>
   </si>
   <si>
     <t>26 Mar 2025</t>
   </si>
   <si>
     <t>19 May 2025</t>
   </si>
   <si>
     <t>SEDANG</t>
   </si>
   <si>
     <t>BELUM</t>
   </si>
   <si>
     <t>10 Apr 2025</t>
   </si>
   <si>
     <t>14 Mar 2025</t>
   </si>
   <si>
-    <t>BELUM LAPOR/BELUM LENGKAP</t>
+    <t>SUDAH LENGKAP</t>
   </si>
   <si>
     <t>Karimun</t>
   </si>
   <si>
     <t>TINGGI</t>
   </si>
   <si>
     <t>12 Mar 2025</t>
   </si>
   <si>
     <t>22 May 2025</t>
   </si>
   <si>
     <t>18 Mar 2025</t>
   </si>
   <si>
     <t>Kepulauan Anambas</t>
   </si>
   <si>
     <t>20 Mar 2025</t>
   </si>
   <si>
     <t>17 May 2025</t>
   </si>
@@ -827,51 +827,51 @@
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.5703" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="10"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="9" t="s">