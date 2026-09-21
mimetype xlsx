--- v4 (2026-08-06)
+++ v5 (2026-09-21)
@@ -180,75 +180,75 @@
   <si>
     <t>05 Jun 2026</t>
   </si>
   <si>
     <t>05 May 2026</t>
   </si>
   <si>
     <t>08 May 2026</t>
   </si>
   <si>
     <t>Serang</t>
   </si>
   <si>
     <t>28 Apr 2026</t>
   </si>
   <si>
     <t>19 Jun 2026</t>
   </si>
   <si>
     <t>11 May 2026</t>
   </si>
   <si>
     <t>Tangerang</t>
   </si>
   <si>
-    <t>DRAFT</t>
+    <t>26 Aug 2026</t>
   </si>
   <si>
     <t>25 Jun 2026</t>
   </si>
   <si>
     <t>17 Jun 2026</t>
   </si>
   <si>
     <t>PERSEBARAN INDEKS DAN DOKUMEN REKOMENDASI POLIO 2026</t>
   </si>
   <si>
     <t>Kab / Kota</t>
   </si>
   <si>
     <t>INDEKS ANCAMAN
 (MAX 29)</t>
   </si>
   <si>
     <t>INDEKS KERENTANAN
 (MAX 28)</t>
   </si>
   <si>
     <t>INDEKS KAPASITAS
-(MIN 82)</t>
+(MIN 86)</t>
   </si>
   <si>
     <t>INDEKS RISIKO
 (MAX 20)</t>
   </si>
   <si>
     <t>KLASIFIKASI RISIKO
 (Rata-Rata SEDANG)</t>
   </si>
   <si>
     <t>DOKUMEN REKOMENDASI</t>
   </si>
   <si>
     <t>POLIO2026_Kota_Cilegon.pdf</t>
   </si>
   <si>
     <t>POLIO2026_Kota_Serang.pdf</t>
   </si>
   <si>
     <t>POLIO2026_Kota_Tangerang.pdf</t>
   </si>
   <si>
     <t>POLIO2026_Pandeglang.pdf</t>
   </si>
   <si>
@@ -485,86 +485,83 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1384,55 +1381,55 @@
         <v>23</v>
       </c>
       <c r="N12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="O12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="P12" s="5" t="s">
         <v>23</v>
       </c>
       <c r="Q12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="R12" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="C13" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="L13" s="7" t="s">
         <v>19</v>
       </c>
@@ -1467,51 +1464,51 @@
     <mergeCell ref="R4:R5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.5703" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
@@ -1717,54 +1714,65 @@
       </c>
       <c r="D10" s="5">
         <v>24</v>
       </c>
       <c r="E10" s="5">
         <v>55</v>
       </c>
       <c r="F10" s="5">
         <v>12</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="5">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="E11" s="5"/>
+        <v>28</v>
+      </c>
+      <c r="D11" s="5">
+        <v>25</v>
+      </c>
+      <c r="E11" s="5">
+        <v>86</v>
+      </c>
+      <c r="F11" s="5">
+        <v>8</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -1829,51 +1837,51 @@
         <v>73</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="5">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="5">
         <v>74</v>
       </c>
       <c r="D4" s="5">
         <v>94</v>
       </c>
       <c r="E4" s="5">
         <v>44</v>
       </c>
       <c r="F4" s="5">
         <v>158</v>
       </c>
-      <c r="G4" s="15" t="s">
+      <c r="G4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="5">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="5">
         <v>74</v>
       </c>
       <c r="D5" s="5">
         <v>94</v>
       </c>
       <c r="E5" s="5">
         <v>70</v>
       </c>
       <c r="F5" s="5">
         <v>99</v>
       </c>
@@ -1881,51 +1889,51 @@
         <v>14</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="5">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="5">
         <v>74</v>
       </c>
       <c r="D6" s="5">
         <v>100</v>
       </c>
       <c r="E6" s="5">
         <v>38</v>
       </c>
       <c r="F6" s="5">
         <v>192</v>
       </c>
-      <c r="G6" s="15" t="s">
+      <c r="G6" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="5">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="5">
         <v>74</v>
       </c>
       <c r="D7" s="5">
         <v>100</v>
       </c>
       <c r="E7" s="5">
         <v>73</v>
       </c>
       <c r="F7" s="5">
         <v>101</v>
       </c>
@@ -1933,103 +1941,103 @@
         <v>14</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="5">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="5">
         <v>74</v>
       </c>
       <c r="D8" s="5">
         <v>100</v>
       </c>
       <c r="E8" s="5">
         <v>36</v>
       </c>
       <c r="F8" s="5">
         <v>203</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="G8" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="5">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="5">
         <v>74</v>
       </c>
       <c r="D9" s="5">
         <v>100</v>
       </c>
       <c r="E9" s="5">
         <v>36</v>
       </c>
       <c r="F9" s="5">
         <v>207</v>
       </c>
-      <c r="G9" s="15" t="s">
+      <c r="G9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="5">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="5">
         <v>74</v>
       </c>
       <c r="D10" s="5">
         <v>100</v>
       </c>
       <c r="E10" s="5">
         <v>43</v>
       </c>
       <c r="F10" s="5">
         <v>170</v>
       </c>
-      <c r="G10" s="15" t="s">
+      <c r="G10" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="5">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="5">
         <v>74</v>
       </c>
       <c r="D11" s="5">
         <v>100</v>
       </c>
       <c r="E11" s="5">
         <v>88</v>
       </c>
       <c r="F11" s="5">
         <v>83</v>
       </c>