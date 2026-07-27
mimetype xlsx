--- v2 (2026-03-12)
+++ v3 (2026-07-27)
@@ -87,51 +87,51 @@
   <si>
     <t>Banggai</t>
   </si>
   <si>
     <t>SEDANG</t>
   </si>
   <si>
     <t>15 Jul 2025</t>
   </si>
   <si>
     <t>07 Oct 2025</t>
   </si>
   <si>
     <t>15 Apr 2025</t>
   </si>
   <si>
     <t>BELUM</t>
   </si>
   <si>
     <t>RENDAH</t>
   </si>
   <si>
     <t>19 May 2025</t>
   </si>
   <si>
-    <t>BELUM LAPOR/BELUM LENGKAP</t>
+    <t>SUDAH LENGKAP</t>
   </si>
   <si>
     <t>Banggai Kepulauan</t>
   </si>
   <si>
     <t>10 Mar 2025</t>
   </si>
   <si>
     <t>05 Jun 2025</t>
   </si>
   <si>
     <t>11 Mar 2025</t>
   </si>
   <si>
     <t>13 Mar 2025</t>
   </si>
   <si>
     <t>12 Mar 2025</t>
   </si>
   <si>
     <t>Banggai Laut</t>
   </si>
   <si>
     <t>TINGGI</t>
   </si>
@@ -895,51 +895,51 @@
   <dimension ref="A1:Z18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.5703" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="10"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="9" t="s">
@@ -1503,51 +1503,51 @@
       <c r="J14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="N14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>19</v>
       </c>
       <c r="P14" s="5" t="s">
         <v>52</v>
       </c>
       <c r="Q14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R14" s="7" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="5" t="s">
@@ -1615,51 +1615,51 @@
       <c r="J16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>60</v>
       </c>
       <c r="N16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P16" s="5" t="s">
         <v>51</v>
       </c>
       <c r="Q16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R16" s="7" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="3">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H17" s="5" t="s">
@@ -1671,51 +1671,51 @@
       <c r="J17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="N17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="P17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="Q17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R17" s="7" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>64</v>
       </c>
       <c r="H18" s="5" t="s">
@@ -1727,51 +1727,51 @@
       <c r="J18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="N18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="P18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="Q18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R18" s="7" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="R4:R5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>